--- v0 (2026-05-21)
+++ v1 (2026-10-12)
@@ -4,267 +4,204 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20730" windowHeight="9060" tabRatio="500"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7770" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Risk" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_FilterDatabase_1" localSheetId="0">Risk!$A$5:$I$5</definedName>
     <definedName name="_FilterDatabase_1">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Risk!$A$5:$R$7</definedName>
     <definedName name="Excel_BuiltIn_Print_Area" localSheetId="0">Risk!$A$5:$M$5</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="P7" i="2" l="1"/>
-[...13 lines deleted...]
-  <c r="F7" i="2"/>
+  <c r="F7" i="2" l="1"/>
+  <c r="G7" i="2" s="1"/>
   <c r="F8" i="2"/>
-  <c r="F9" i="2"/>
-[...3 lines deleted...]
-  <c r="F12" i="2"/>
+  <c r="G8" i="2" s="1"/>
   <c r="F6" i="2"/>
   <c r="G6" i="2" s="1"/>
-  <c r="G10" i="2" l="1"/>
-[...3 lines deleted...]
-  <c r="G7" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="36">
   <si>
     <t>Risk</t>
   </si>
   <si>
+    <t>İlgili Belge</t>
+  </si>
+  <si>
     <t>Etki</t>
   </si>
   <si>
     <t>Olasılık</t>
   </si>
   <si>
     <t>Risk Giderme Yöntemi</t>
   </si>
   <si>
     <t>Sorumlu</t>
   </si>
   <si>
     <t>Termin</t>
   </si>
   <si>
     <t>Kaynak</t>
   </si>
   <si>
     <t>Sonuçlar nasıl değerlendirilecek?</t>
   </si>
   <si>
     <t>Risk Giderici Mevcut Faaliyet</t>
   </si>
   <si>
     <t>Karar</t>
   </si>
   <si>
     <t xml:space="preserve">Faaliyetleri Sonuçları </t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Risk Tanımı</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
-    <t>İlgili Belge/Doküman</t>
-[...2 lines deleted...]
-    <t>AKADEMİK
+    <t>Risk Derecesi</t>
+  </si>
+  <si>
+    <t>Risk
+Derecesi</t>
+  </si>
+  <si>
+    <t>güç kaynağı ile sunucu bağlantısı kesintisinin engellenmesi (max. 4 saat)</t>
+  </si>
+  <si>
+    <t>yok</t>
+  </si>
+  <si>
+    <t>Azaltma</t>
+  </si>
+  <si>
+    <t>Kabullenme</t>
+  </si>
+  <si>
+    <t>UZEM</t>
+  </si>
+  <si>
+    <t>görev tanımlarının yapılması, iş yükünün adil şekilde dağıtılması / iş akışları ve talimatlar ile işlerin kişi odaklı halde sistem odaklı hale getirilmesi</t>
+  </si>
+  <si>
+    <t>personel daire başkanlığından personel talep edildi.</t>
+  </si>
+  <si>
+    <t>EBYS yazısı</t>
+  </si>
+  <si>
+    <t>İnsan gücü</t>
+  </si>
+  <si>
+    <t>Birim personeli sayısındaki artış</t>
+  </si>
+  <si>
+    <t>Uzaktan Eğitim Merkezi 
 RİSK ANALİZİ</t>
   </si>
   <si>
-    <t>-</t>
-[...97 lines deleted...]
-Revizyon No: 01</t>
+    <t xml:space="preserve">personel yetersizliği nedeniyle orantısız iş dağılımı </t>
+  </si>
+  <si>
+    <t>kesintilerin BİDB'na haber verilmesi</t>
+  </si>
+  <si>
+    <t>sunucu bağının kopması nedeniyle internet erişiminin yapılamaması dolayısı ile UZEM faaliyetlerinin yerine getirilememesi riski</t>
+  </si>
+  <si>
+    <t>İnternet kesintisi sebebi ile siteye ve sisteme erişimin yapılamaması dolayısı ile UZEM faaliyetlerinin yerine getirilememesi riski</t>
+  </si>
+  <si>
+    <t>Doküman No:SİÜ.PR-019
+Revizyon Tarihi: 10.09.2026
+Revizyon No: 02</t>
+  </si>
+  <si>
+    <t>Gözden Geçirme Tarihi: 10.09.2026</t>
+  </si>
+  <si>
+    <t>Doküman No: SİÜ.PR-019; Revizyon Tarihi: 10.09.2026; Revizyon No: 02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _T_L_-;\-* #,##0.00\ _T_L_-;_-* \-??\ _T_L_-;_-@_-"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
@@ -304,117 +241,130 @@
     <font>
       <b/>
       <sz val="22"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color indexed="8"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="27"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.59999389629810485"/>
+        <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="27"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -459,72 +409,50 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...20 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -570,155 +498,140 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="86">
     <cellStyle name="Comma 2" xfId="3"/>
     <cellStyle name="Excel Built-in Normal" xfId="1"/>
     <cellStyle name="İzlenen Köprü" xfId="5" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="7" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="9" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="11" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="13" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="15" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="17" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="19" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="21" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="23" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="25" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="27" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="29" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="31" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="33" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="35" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="37" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="39" builtinId="9" hidden="1"/>
     <cellStyle name="İzlenen Köprü" xfId="41" builtinId="9" hidden="1"/>
@@ -792,83 +705,83 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>408214</xdr:colOff>
+      <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>13607</xdr:rowOff>
+      <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1836964</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>247879</xdr:rowOff>
+      <xdr:colOff>898071</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>610047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Resim 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="408214" y="13607"/>
-          <a:ext cx="1428750" cy="914629"/>
+          <a:off x="1" y="1"/>
+          <a:ext cx="898070" cy="610046"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1162,610 +1075,398 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:S13"/>
+  <dimension ref="A1:R9"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="135" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="135" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="F6" sqref="F6"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A3" sqref="A3:A4"/>
+      <selection pane="bottomRight" activeCell="Y23" sqref="Y23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="33.42578125" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="36" style="2" customWidth="1"/>
+    <col min="2" max="2" width="33.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="22" style="2" customWidth="1"/>
+    <col min="4" max="6" width="8.28515625" style="2" customWidth="1"/>
+    <col min="7" max="8" width="12.7109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="24.85546875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="14.42578125" style="1" customWidth="1"/>
+    <col min="11" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="20.7109375" style="1" customWidth="1"/>
     <col min="14" max="16" width="7.5703125" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="18" width="10.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="19" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="54" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:18" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+    </row>
+    <row r="2" spans="1:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+    </row>
+    <row r="3" spans="1:18" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+    </row>
+    <row r="4" spans="1:18" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="26"/>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+    </row>
+    <row r="5" spans="1:18" ht="66" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="25"/>
-[...81 lines deleted...]
-      <c r="N4" s="27" t="s">
+      <c r="H5" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="O4" s="27"/>
-[...8 lines deleted...]
-      <c r="B5" s="19" t="s">
+      <c r="I5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="J5" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="K5" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="L5" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="M5" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="20" t="s">
+      <c r="N5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="20" t="s">
-[...8 lines deleted...]
-      <c r="I5" s="19" t="s">
+      <c r="O5" s="4" t="s">
         <v>3</v>
-      </c>
-[...16 lines deleted...]
-        <v>2</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="Q5" s="4" t="s">
-        <v>42</v>
+      <c r="Q5" s="16" t="s">
+        <v>17</v>
       </c>
       <c r="R5" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:19" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:18" s="3" customFormat="1" ht="63.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>31</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D6" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E6" s="6">
         <v>1</v>
       </c>
-      <c r="F6" s="15">
+      <c r="F6" s="13">
         <f>D6*E6</f>
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="G6" s="16" t="str">
+        <v>4</v>
+      </c>
+      <c r="G6" s="6" t="str">
         <f>IF(F6&lt;4,"ÖNEMSİZ",IF(F6&lt;7,"ORTA",IF(F6&lt;10,"ÖNEMLİ","ÇOK ÖNEMLİ")))</f>
-        <v>ÖNEMSİZ</v>
+        <v>ORTA</v>
       </c>
       <c r="H6" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I6" s="11"/>
       <c r="J6" s="7"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="9"/>
       <c r="N6" s="10"/>
       <c r="O6" s="11"/>
-      <c r="P6" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="P6" s="11"/>
+      <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
     </row>
-    <row r="7" spans="1:19" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:18" s="3" customFormat="1" ht="63.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>32</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>30</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E7" s="6">
         <v>1</v>
       </c>
-      <c r="F7" s="15">
-[...5 lines deleted...]
-        <v>ÖNEMSİZ</v>
+      <c r="F7" s="13">
+        <f t="shared" ref="F7:F8" si="0">D7*E7</f>
+        <v>4</v>
+      </c>
+      <c r="G7" s="6" t="str">
+        <f t="shared" ref="G7:G8" si="1">IF(F7&lt;4,"ÖNEMSİZ",IF(F7&lt;7,"ORTA",IF(F7&lt;10,"ÖNEMLİ","ÇOK ÖNEMLİ")))</f>
+        <v>ORTA</v>
       </c>
       <c r="H7" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I7" s="11"/>
       <c r="J7" s="7"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="12"/>
       <c r="N7" s="9"/>
       <c r="O7" s="10"/>
-      <c r="P7" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="P7" s="11"/>
+      <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
     </row>
-    <row r="8" spans="1:19" s="3" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:18" s="3" customFormat="1" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>29</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>24</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D8" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E8" s="6">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F8" s="15">
+        <v>2</v>
+      </c>
+      <c r="F8" s="13">
         <f t="shared" si="0"/>
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G8" s="16" t="str">
+        <v>6</v>
+      </c>
+      <c r="G8" s="6" t="str">
         <f t="shared" si="1"/>
         <v>ORTA</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="I8" s="11"/>
-[...13 lines deleted...]
-      </c>
+      <c r="I8" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K8" s="8">
+        <v>43376</v>
+      </c>
+      <c r="L8" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="M8" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="N8" s="9"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="11"/>
+      <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
     </row>
-    <row r="9" spans="1:19" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
-[...73 lines deleted...]
-      <c r="J10" s="7" t="s">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="B9" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="K10" s="8">
-[...127 lines deleted...]
-      <c r="G13" s="26"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-  <mergeCells count="8">
+  <mergeCells count="7">
+    <mergeCell ref="B9:H9"/>
+    <mergeCell ref="B3:H4"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="I2:R2"/>
     <mergeCell ref="A1:R1"/>
-    <mergeCell ref="B13:G13"/>
     <mergeCell ref="N4:R4"/>
     <mergeCell ref="N3:R3"/>
     <mergeCell ref="I3:M4"/>
-    <mergeCell ref="B3:H4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.39370078740157483" bottom="0.35433070866141736" header="0.51181102362204722" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" scale="54" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Risk</vt:lpstr>
       <vt:lpstr>Risk!_FilterDatabase_1</vt:lpstr>
       <vt:lpstr>Risk!Excel_BuiltIn_Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Arsev Akün</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>